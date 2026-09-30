--- v12 (2026-09-09)
+++ v13 (2026-09-30)
@@ -111,51 +111,51 @@
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Día Nacional de la Memoria por la Verdad y la Justicia (domingo, 24 marzo, 2024) 
 Jueves Santo (jueves, 28 marzo, 2024) 
 Viernes Santo (viernes, 29 marzo, 2024) 
 </t>
         </r>
       </text>
     </comment>
     <comment ref="E18" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Feriado Puente Turístico (lunes, 1 abril, 2024) 
+          <t xml:space="preserve">Puentes Turísticos (lunes, 1 abril, 2024) 
 Día del Veterano y de los Caídos en la Guerra de Malvinas (martes, 2 abril, 2024) 
 </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/comments4.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <authors>
     <author>Author</author>
   </authors>
   <commentList>
     <comment ref="A2" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
@@ -226,51 +226,51 @@
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Día Nacional de la Memoria por la Verdad y la Justicia (domingo, 24 marzo, 2024) 
 Jueves Santo (jueves, 28 marzo, 2024) 
 Viernes Santo (viernes, 29 marzo, 2024) 
 </t>
         </r>
       </text>
     </comment>
     <comment ref="E6" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Feriado Puente Turístico (lunes, 1 abril, 2024) 
+          <t xml:space="preserve">Puentes Turísticos (lunes, 1 abril, 2024) 
 Día del Veterano y de los Caídos en la Guerra de Malvinas (martes, 2 abril, 2024) 
 </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/comments5.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <authors>
     <author>Author</author>
   </authors>
   <commentList>
     <comment ref="A2" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
@@ -309,51 +309,51 @@
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">lunes, 01 enero, 2024 → martes, 30 abril, 2024</t>
         </r>
       </text>
     </comment>
     <comment ref="E3" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Año Nuevo (lunes, 1 enero, 2024) 
 Lunes de Carnaval (lunes, 12 febrero, 2024) 
 Martes de Carnaval (martes, 13 febrero, 2024) 
 Día Nacional de la Memoria por la Verdad y la Justicia (domingo, 24 marzo, 2024) 
 Jueves Santo (jueves, 28 marzo, 2024) 
 Viernes Santo (viernes, 29 marzo, 2024) 
-Feriado Puente Turístico (lunes, 1 abril, 2024) 
+Puentes Turísticos (lunes, 1 abril, 2024) 
 Día del Veterano y de los Caídos en la Guerra de Malvinas (martes, 2 abril, 2024) 
 </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="400">
   <si>
     <t>Fecha de inicio</t>
   </si>
   <si>
     <t>Viernes, 15 diciembre, 2023</t>
   </si>
   <si>
     <t>Fecha de fin</t>
   </si>
   <si>
     <t>Martes, 30 abril, 2024</t>
   </si>
   <si>
     <t>País</t>
@@ -1191,51 +1191,51 @@
   <si>
     <t>29/03/2024</t>
   </si>
   <si>
     <t>Viernes Santo</t>
   </si>
   <si>
     <t>Sábado</t>
   </si>
   <si>
     <t>30/03/2024</t>
   </si>
   <si>
     <t>Domingo</t>
   </si>
   <si>
     <t>31/03/2024</t>
   </si>
   <si>
     <t>Lunes</t>
   </si>
   <si>
     <t>01/04/2024</t>
   </si>
   <si>
-    <t>Feriado Puente Turístico</t>
+    <t>Puentes Turísticos</t>
   </si>
   <si>
     <t>Martes</t>
   </si>
   <si>
     <t>02/04/2024</t>
   </si>
   <si>
     <t>Día del Veterano y de los Caídos en la Guerra de Malvinas</t>
   </si>
   <si>
     <t>Miércoles</t>
   </si>
   <si>
     <t>03/04/2024</t>
   </si>
   <si>
     <t>Jueves</t>
   </si>
   <si>
     <t>04/04/2024</t>
   </si>
   <si>
     <t>Viernes</t>
   </si>
@@ -1374,51 +1374,51 @@
   <si>
     <t>27/04/2024</t>
   </si>
   <si>
     <t>Domingo</t>
   </si>
   <si>
     <t>28/04/2024</t>
   </si>
   <si>
     <t>Lunes</t>
   </si>
   <si>
     <t>29/04/2024</t>
   </si>
   <si>
     <t>Martes</t>
   </si>
   <si>
     <t>30/04/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
-    <t>Sample file generated in 0.19 seconds by Argentina.workingdays.org</t>
+    <t>Sample file generated in 0.18 seconds by Argentina.workingdays.org</t>
   </si>
   <si>
     <t>Semana</t>
   </si>
   <si>
     <t>Días</t>
   </si>
   <si>
     <t>Días laborables</t>
   </si>
   <si>
     <t>Fin de semana</t>
   </si>
   <si>
     <t>Días feriados</t>
   </si>
   <si>
     <t>Custom dates</t>
   </si>
   <si>
     <t>Horas de trabajo</t>
   </si>
   <si>
     <t>15/12/2023 → 16/12/2023</t>
   </si>